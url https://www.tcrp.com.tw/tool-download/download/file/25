--- v0 (2026-06-23)
+++ v1 (2026-09-22)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rita.hong.YHAM\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DEA528A0-1ACE-4037-B640-7E94582EF603}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4C727D1-A0C7-4564-BC41-7A312DC492B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{49090497-5E05-4FE9-9CA5-58D8C1506CE7}"/>
   </bookViews>
   <sheets>
     <sheet name="每月更新內容在同一篇官網文內" sheetId="1" r:id="rId1"/>
     <sheet name="工作表1" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="101">
   <si>
     <t>拾獲物處理方式</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>認領遺失物流程</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>一樓商場</t>
   </si>
   <si>
     <t>外套1件</t>
   </si>
   <si>
     <t>編碼</t>
   </si>
   <si>
     <t>地點</t>
   </si>
   <si>
     <t>拾獲日期</t>
   </si>
   <si>
     <t>拾獲物品</t>
@@ -134,114 +134,63 @@
   </si>
   <si>
     <t>鑰匙1串</t>
   </si>
   <si>
     <t>已轉交給鐵警</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>一樓女廁</t>
   </si>
   <si>
     <t>錢包1個</t>
   </si>
   <si>
     <t>3.拾獲一卡通、悠遊卡、信用卡、金融卡、手機、錢包、現金等有價商品，及身分證、健保卡、駕照等個人證件，本園區當日送交「鐵路警察局台中分駐所」處理。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>雨傘1支</t>
   </si>
   <si>
     <t>鈔票2張</t>
   </si>
   <si>
-    <t>衣服1件</t>
-[...1 lines deleted...]
-  <si>
     <t>敬老卡1張</t>
   </si>
   <si>
     <t>健保卡1張</t>
   </si>
   <si>
     <t>飲料提袋1個</t>
   </si>
   <si>
-    <t>舊台中車站舞台區</t>
-[...8 lines deleted...]
-  <si>
     <t>行動電源1個</t>
   </si>
   <si>
-    <t>學生證</t>
-[...17 lines deleted...]
-  <si>
     <t>金融卡1張</t>
-  </si>
-[...17 lines deleted...]
-    <t>駕照1張</t>
   </si>
   <si>
     <t>3月拾獲物公告(公告日4/10)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>身分證1張</t>
   </si>
   <si>
     <t>背包1個</t>
   </si>
   <si>
     <t>娃娃1個</t>
   </si>
   <si>
     <t>下午18:15</t>
   </si>
   <si>
     <t>3/5晚上轉交給鐵警</t>
   </si>
   <si>
     <t>下午16;00</t>
   </si>
   <si>
     <t>3/6晚上轉交給鐵警</t>
@@ -306,50 +255,144 @@
   </si>
   <si>
     <t>懷錶1個</t>
   </si>
   <si>
     <t>icash1張</t>
   </si>
   <si>
     <t>化妝品1袋</t>
   </si>
   <si>
     <t>5月拾獲物公告(公告日6/10)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>風扇1支</t>
   </si>
   <si>
     <t>卡夾1個</t>
   </si>
   <si>
     <t>停車場出入口</t>
   </si>
   <si>
     <t>酒精1罐</t>
+  </si>
+  <si>
+    <t>6月拾獲物公告(公告日7/10)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>毛巾1條</t>
+  </si>
+  <si>
+    <t>鞋子1隻</t>
+  </si>
+  <si>
+    <t>提袋1個</t>
+  </si>
+  <si>
+    <t>一卡通1 張</t>
+  </si>
+  <si>
+    <t>停車場</t>
+  </si>
+  <si>
+    <t>眼鏡1副</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>酒精1瓶</t>
+  </si>
+  <si>
+    <t>安全帽1頂</t>
+  </si>
+  <si>
+    <t>7月拾獲物公告(公告日8/14)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>機車鑰匙1支</t>
+  </si>
+  <si>
+    <t>帽子1個</t>
+  </si>
+  <si>
+    <t>耳機1副</t>
+  </si>
+  <si>
+    <t>舊台中車站</t>
+  </si>
+  <si>
+    <t>風扇1個</t>
+  </si>
+  <si>
+    <t>小風扇1支</t>
+  </si>
+  <si>
+    <t>雨傘1把</t>
+  </si>
+  <si>
+    <t>風車1個</t>
+  </si>
+  <si>
+    <t>8月拾獲物公告(公告日9/7)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>磁鐵1個</t>
+  </si>
+  <si>
+    <t>袋子1個</t>
+  </si>
+  <si>
+    <t>高鐵票1張</t>
+  </si>
+  <si>
+    <t>卡套1個</t>
+  </si>
+  <si>
+    <t>衣服1袋</t>
+  </si>
+  <si>
+    <t>雜物1袋</t>
+  </si>
+  <si>
+    <t>鑰匙圈1個</t>
+  </si>
+  <si>
+    <t>小說1本</t>
+  </si>
+  <si>
+    <t>包包1個</t>
+  </si>
+  <si>
+    <t>毛巾1個</t>
+  </si>
+  <si>
+    <t>娃娃1隻</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -388,99 +431,62 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...35 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
@@ -559,136 +565,127 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFCCCCCC"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 主題">
@@ -973,54 +970,54 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA74CC36-EA13-46E5-8BA0-4C0E71EA1F73}">
-  <dimension ref="A1:F126"/>
+  <dimension ref="A1:F153"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="M35" sqref="M35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.75" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
@@ -1045,2666 +1042,3127 @@
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
     </row>
+    <row r="14" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>1</v>
       </c>
-      <c r="B17" s="3">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="B17" s="5">
+        <v>20260801001</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="7">
+        <v>46235</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="5">
         <v>2</v>
       </c>
-      <c r="B18" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B18" s="5">
+        <v>20260801002</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="7">
+        <v>46235</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" s="2"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5">
         <v>3</v>
       </c>
-      <c r="B19" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B19" s="5">
+        <v>20260809001</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="7">
+        <v>46243</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F19" s="2"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5">
         <v>4</v>
       </c>
-      <c r="B20" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B20" s="5">
+        <v>20260809002</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="7">
+        <v>46243</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>5</v>
       </c>
-      <c r="B21" s="3">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="B21" s="5">
+        <v>20260809003</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="7">
+        <v>46243</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="5">
         <v>6</v>
       </c>
-      <c r="B22" s="3">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="B22" s="5">
+        <v>20260810001</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="7">
+        <v>46244</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="5">
         <v>7</v>
       </c>
-      <c r="B23" s="3">
-[...9 lines deleted...]
-        <v>19</v>
+      <c r="B23" s="5">
+        <v>20260810002</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="7">
+        <v>46244</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="5">
         <v>8</v>
       </c>
-      <c r="B24" s="3">
-[...11 lines deleted...]
-      <c r="F24" s="2"/>
+      <c r="B24" s="5">
+        <v>20260810004</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="7">
+        <v>46244</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="5">
         <v>9</v>
       </c>
-      <c r="B25" s="3">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="B25" s="5">
+        <v>20260816001</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="7">
+        <v>46250</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>20</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="5">
         <v>10</v>
       </c>
-      <c r="B26" s="3">
-[...11 lines deleted...]
-      <c r="F26" s="2"/>
+      <c r="B26" s="5">
+        <v>20260817001</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="7">
+        <v>46251</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="5">
         <v>11</v>
       </c>
-      <c r="B27" s="3">
-[...9 lines deleted...]
-        <v>83</v>
+      <c r="B27" s="5">
+        <v>20260818001</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="7">
+        <v>46252</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>94</v>
       </c>
       <c r="F27" s="2"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="5">
         <v>12</v>
       </c>
-      <c r="B28" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B28" s="5">
+        <v>20260818001</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="7">
+        <v>46252</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F28" s="2"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="5">
         <v>13</v>
       </c>
-      <c r="B29" s="3">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="B29" s="5">
+        <v>20260822001</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="7">
+        <v>46256</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="F29" s="2"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="5">
         <v>14</v>
       </c>
-      <c r="B30" s="3">
-[...9 lines deleted...]
-        <v>78</v>
+      <c r="B30" s="5">
+        <v>20260822002</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="7">
+        <v>46256</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>96</v>
       </c>
       <c r="F30" s="2"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="5">
         <v>15</v>
       </c>
       <c r="B31" s="2">
-        <v>20260523001</v>
+        <v>20260822003</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>46165</v>
+        <v>18</v>
+      </c>
+      <c r="D31" s="7">
+        <v>46256</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="F31" s="2"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="5">
         <v>16</v>
       </c>
       <c r="B32" s="2">
-        <v>20260524001</v>
+        <v>20260823001</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>46166</v>
+        <v>2</v>
+      </c>
+      <c r="D32" s="7">
+        <v>46257</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="F32" s="8"/>
+        <v>98</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
         <v>17</v>
       </c>
       <c r="B33" s="2">
-        <v>20260526001</v>
+        <v>20260823002</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D33" s="6">
-        <v>46168</v>
+      <c r="D33" s="7">
+        <v>46257</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="F33" s="2"/>
     </row>
-    <row r="34" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F34" s="25"/>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>18</v>
+      </c>
+      <c r="B34" s="2">
+        <v>20260824001</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="7">
+        <v>46258</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="9" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A35" s="5">
+        <v>19</v>
+      </c>
+      <c r="B35" s="2">
+        <v>20260824002</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="7">
+        <v>46258</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A36" s="2">
-        <v>1</v>
+      <c r="A36" s="5">
+        <v>20</v>
       </c>
       <c r="B36" s="2">
-        <v>20260401001</v>
+        <v>20260825002</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D36" s="4">
-        <v>46113</v>
+      <c r="D36" s="7">
+        <v>46259</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F36" s="2"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A37" s="2">
-        <v>2</v>
+      <c r="A37" s="5">
+        <v>21</v>
       </c>
       <c r="B37" s="2">
-        <v>20260405001</v>
+        <v>20260825003</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>46117</v>
+        <v>2</v>
+      </c>
+      <c r="D37" s="7">
+        <v>46259</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F37" s="2"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="2">
-        <v>3</v>
+      <c r="A38" s="5">
+        <v>22</v>
       </c>
       <c r="B38" s="2">
-        <v>20260407001</v>
+        <v>20260825004</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>46119</v>
+        <v>2</v>
+      </c>
+      <c r="D38" s="7">
+        <v>46259</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="F38" s="2"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="2">
-        <v>4</v>
+      <c r="A39" s="5">
+        <v>23</v>
       </c>
       <c r="B39" s="2">
-        <v>20260407002</v>
+        <v>20260827001</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>46119</v>
+        <v>18</v>
+      </c>
+      <c r="D39" s="7">
+        <v>46261</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F39" s="2"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="2">
+      <c r="A40" s="5">
+        <v>24</v>
+      </c>
+      <c r="B40" s="2">
+        <v>20260828002</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="7">
+        <v>46262</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" s="2"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>25</v>
+      </c>
+      <c r="B41" s="2">
+        <v>20260829001</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="7">
+        <v>46263</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="F41" s="2"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>26</v>
+      </c>
+      <c r="B42" s="2">
+        <v>20260829001</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="7">
+        <v>46263</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F42" s="2"/>
+    </row>
+    <row r="43" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="25"/>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="2">
-[...8 lines deleted...]
-      <c r="E40" s="2" t="s">
+      <c r="D44" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>1</v>
+      </c>
+      <c r="B45" s="5">
+        <v>20260705001</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="7">
+        <v>46208</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F45" s="2"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5">
+        <v>20260705002</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="7">
+        <v>46208</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F46" s="2"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>3</v>
+      </c>
+      <c r="B47" s="5">
+        <v>20260705003</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="7">
+        <v>46208</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F47" s="2"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>4</v>
+      </c>
+      <c r="B48" s="5">
+        <v>20260705004</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="7">
+        <v>46208</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>5</v>
+      </c>
+      <c r="B49" s="5">
+        <v>20060706001</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="7">
+        <v>46209</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="F40" s="2"/>
-[...2 lines deleted...]
-      <c r="A41" s="2">
+      <c r="F49" s="2"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
         <v>6</v>
       </c>
-      <c r="B41" s="2">
-[...14 lines deleted...]
-      <c r="A42" s="2">
+      <c r="B50" s="5">
+        <v>20260709001</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D50" s="7">
+        <v>46212</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
         <v>7</v>
       </c>
-      <c r="B42" s="2">
-[...14 lines deleted...]
-      <c r="A43" s="2">
+      <c r="B51" s="5">
+        <v>20260712001</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="7">
+        <v>46215</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F51" s="2"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
         <v>8</v>
       </c>
-      <c r="B43" s="2">
-[...14 lines deleted...]
-      <c r="A44" s="2">
+      <c r="B52" s="5">
+        <v>20260713001</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="7">
+        <v>46216</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F52" s="2"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
         <v>9</v>
       </c>
-      <c r="B44" s="2">
-[...14 lines deleted...]
-      <c r="A45" s="2">
+      <c r="B53" s="5">
+        <v>20260715001</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" s="7">
+        <v>46218</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
         <v>10</v>
       </c>
-      <c r="B45" s="2">
-[...14 lines deleted...]
-      <c r="A46" s="2">
+      <c r="B54" s="5">
+        <v>20260715002</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="7">
+        <v>46218</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F54" s="2"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
         <v>11</v>
       </c>
-      <c r="B46" s="2">
-[...14 lines deleted...]
-      <c r="A47" s="2">
+      <c r="B55" s="5">
+        <v>20260720001</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" s="7">
+        <v>46223</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" s="2"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
         <v>12</v>
       </c>
-      <c r="B47" s="2">
-[...130 lines deleted...]
-      <c r="A54" s="2">
+      <c r="B56" s="5">
+        <v>20260721001</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="7">
+        <v>46224</v>
+      </c>
+      <c r="E56" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B54" s="8">
-[...42 lines deleted...]
-        <v>12</v>
+      <c r="F56" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B57" s="5">
-        <v>20260305001</v>
+        <v>20260724002</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="7">
-        <v>46086</v>
+        <v>46227</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="F57" s="2"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B58" s="5">
-        <v>20260306001</v>
+        <v>20260727001</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="7">
-        <v>46087</v>
+        <v>46230</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="F58" s="2"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B59" s="5">
-        <v>20260306002</v>
+        <v>20260727002</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D59" s="7">
-        <v>46087</v>
+        <v>46230</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B60" s="5">
-        <v>20260307001</v>
+        <v>20260727003</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D60" s="7">
-        <v>46088</v>
+        <v>46230</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B61" s="5">
-        <v>20260308001</v>
+        <v>20260727004</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D61" s="7">
-        <v>46089</v>
+        <v>46230</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B62" s="5">
-        <v>20260315001</v>
+        <v>20260727005</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="7">
-        <v>46096</v>
+        <v>46230</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F62" s="2"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" s="5">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="B63" s="5">
-        <v>20260315002</v>
+        <v>20260727006</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D63" s="7">
-        <v>46096</v>
+        <v>46230</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F63" s="8"/>
+        <v>29</v>
+      </c>
+      <c r="F63" s="2"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="5">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>21</v>
+      </c>
+      <c r="B64" s="2">
+        <v>20260728001</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="D64" s="7">
-        <v>46096</v>
-[...4 lines deleted...]
-      <c r="F64" s="8"/>
+        <v>46231</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F64" s="2"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="5">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="C65" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B65" s="8">
+        <v>20260728002</v>
+      </c>
+      <c r="C65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="7">
-        <v>46102</v>
-[...6 lines deleted...]
-      </c>
+        <v>46231</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F65" s="2"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="5">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>23</v>
+      </c>
+      <c r="B66" s="8">
+        <v>20260730001</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D66" s="7">
-        <v>46103</v>
-[...4 lines deleted...]
-      <c r="F66" s="8"/>
+        <v>46233</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" s="5">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="C67" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B67" s="8">
+        <v>20260730002</v>
+      </c>
+      <c r="C67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D67" s="7">
-        <v>46104</v>
-[...9 lines deleted...]
-      <c r="A68" s="5">
+        <v>46233</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F67" s="2"/>
+    </row>
+    <row r="68" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F69" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B68" s="5">
-[...43 lines deleted...]
-      <c r="F70" s="25"/>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>1</v>
+      </c>
+      <c r="B70" s="5">
+        <v>20260603001</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="7">
+        <v>46176</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A71" s="9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A71" s="5">
+        <v>2</v>
+      </c>
+      <c r="B71" s="5">
+        <v>20260604001</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="7">
+        <v>46177</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F71" s="2"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B72" s="5">
-        <v>20260205001</v>
+        <v>20260605001</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D72" s="7">
-        <v>46058</v>
+        <v>46178</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B73" s="5">
-        <v>20260205002</v>
+        <v>20260607001</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D73" s="7">
-        <v>46058</v>
+        <v>46180</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="F73" s="2"/>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B74" s="5">
-        <v>20260206001</v>
+        <v>20260610001</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D74" s="7">
-        <v>46059</v>
+        <v>46183</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F74" s="2"/>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B75" s="5">
-        <v>20260206003</v>
+        <v>20260612001</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="D75" s="7">
-        <v>46059</v>
+        <v>46185</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="F75" s="2"/>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B76" s="5">
-        <v>20260206004</v>
+        <v>20260613001</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D76" s="7">
-        <v>46059</v>
+        <v>46186</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="F76" s="2"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B77" s="5">
-        <v>20260207001</v>
+        <v>20260613002</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="D77" s="7">
-        <v>46060</v>
+        <v>46186</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="F77" s="2"/>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B78" s="5">
-        <v>20260207002</v>
+        <v>20260614001</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D78" s="7">
-        <v>46060</v>
+        <v>46187</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B79" s="5">
-        <v>20260207003</v>
+        <v>20260614002</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="D79" s="7">
-        <v>46060</v>
+        <v>46187</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F79" s="2"/>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B80" s="5">
-        <v>20260211001</v>
+        <v>20260615001</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="7">
-        <v>46064</v>
+        <v>46188</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B81" s="5">
-        <v>20260213001</v>
+        <v>20260615002</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D81" s="7">
-        <v>46066</v>
+        <v>46188</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F81" s="2"/>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B82" s="5">
-        <v>20260214001</v>
+        <v>20260615003</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="7">
-        <v>46067</v>
+        <v>46188</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F82" s="2"/>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B83" s="5">
-        <v>20260217001</v>
+        <v>20260615004</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="7">
-        <v>46070</v>
+        <v>46188</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="F83" s="2"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B84" s="5">
-        <v>20260223001</v>
+        <v>20260615005</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D84" s="7">
-        <v>46076</v>
+        <v>46188</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F84" s="2"/>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B85" s="5">
-        <v>20260228001</v>
+        <v>20260615006</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D85" s="7">
-        <v>46081</v>
+        <v>46188</v>
       </c>
       <c r="E85" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F85" s="2"/>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>17</v>
+      </c>
+      <c r="B86" s="5">
+        <v>20260616001</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="7">
+        <v>46189</v>
+      </c>
+      <c r="E86" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F85" s="2" t="s">
-[...11 lines deleted...]
-      <c r="F86" s="25"/>
+      <c r="F86" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A87" s="9" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A87" s="5">
+        <v>18</v>
+      </c>
+      <c r="B87" s="2">
+        <v>20260617001</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="7">
+        <v>46190</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" s="5">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="B88" s="2">
+        <v>20260619002</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D88" s="7">
-        <v>46023</v>
-[...6 lines deleted...]
-      </c>
+        <v>46192</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F88" s="2"/>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" s="5">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="B89" s="2">
+        <v>20260619003</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D89" s="7">
-        <v>46025</v>
-[...6 lines deleted...]
-      </c>
+        <v>46192</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F89" s="2"/>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" s="5">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>21</v>
+      </c>
+      <c r="B90" s="2">
+        <v>20260619004</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D90" s="7">
-        <v>46026</v>
-[...6 lines deleted...]
-      </c>
+        <v>46192</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F90" s="2"/>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" s="5">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>22</v>
+      </c>
+      <c r="B91" s="2">
+        <v>20260619005</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D91" s="7">
-        <v>46026</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>46192</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F91" s="2"/>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" s="5">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>23</v>
+      </c>
+      <c r="B92" s="2">
+        <v>20260619006</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D92" s="7">
-        <v>46026</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>46192</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="F92" s="2"/>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" s="5">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="B93" s="2">
+        <v>20260620001</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D93" s="7">
-        <v>46027</v>
-[...4 lines deleted...]
-      <c r="F93" s="2"/>
+        <v>46193</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" s="5">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="B94" s="2">
+        <v>20260622001</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="D94" s="7">
-        <v>46030</v>
-[...4 lines deleted...]
-      <c r="F94" s="2"/>
+        <v>46195</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" s="5">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>26</v>
+      </c>
+      <c r="B95" s="2">
+        <v>20260627001</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D95" s="7">
-        <v>46032</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>46200</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="F95" s="2"/>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" s="5">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="C96" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B96" s="2">
+        <v>20260628001</v>
+      </c>
+      <c r="C96" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D96" s="7">
-        <v>46037</v>
-[...6 lines deleted...]
-      </c>
+        <v>46201</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F96" s="2"/>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" s="5">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>28</v>
+      </c>
+      <c r="B97" s="2">
+        <v>20260629001</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="D97" s="7">
-        <v>46038</v>
-[...6 lines deleted...]
-      </c>
+        <v>46202</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F97" s="2"/>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" s="5">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>29</v>
+      </c>
+      <c r="B98" s="2">
+        <v>20260629002</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="D98" s="7">
-        <v>46040</v>
-[...9 lines deleted...]
-      <c r="A99" s="5">
+        <v>46202</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F98" s="2"/>
+    </row>
+    <row r="99" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A99" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B99" s="25"/>
+      <c r="C99" s="25"/>
+      <c r="D99" s="25"/>
+      <c r="E99" s="25"/>
+      <c r="F99" s="25"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F100" s="9" t="s">
         <v>12</v>
-      </c>
-[...33 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" s="5">
-        <v>14</v>
-[...15 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B101" s="3">
+        <v>20260501002</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="4">
+        <v>46143</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F101" s="2"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="5">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="B102" s="3">
+        <v>20260501004</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D102" s="6">
+        <v>46143</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="5">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E103" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B103" s="3">
+        <v>20260501005</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="6">
+        <v>46143</v>
+      </c>
+      <c r="E103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" s="5">
-        <v>17</v>
-[...13 lines deleted...]
-      <c r="F104" s="2"/>
+        <v>4</v>
+      </c>
+      <c r="B104" s="3">
+        <v>20260501006</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" s="6">
+        <v>46143</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" s="5">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>5</v>
+      </c>
+      <c r="B105" s="3">
+        <v>20260502001</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="6">
+        <v>46144</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>20</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" s="5">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E106" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B106" s="3">
+        <v>20260505001</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="6">
+        <v>46146</v>
+      </c>
+      <c r="E106" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F106" s="2"/>
+      <c r="F106" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" s="5">
-        <v>20</v>
-[...23 lines deleted...]
-      <c r="F108" s="28"/>
+        <v>7</v>
+      </c>
+      <c r="B107" s="3">
+        <v>20260505002</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="6">
+        <v>46147</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>8</v>
+      </c>
+      <c r="B108" s="3">
+        <v>20260510001</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D108" s="6">
+        <v>46152</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F108" s="2"/>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A109" s="9" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A109" s="5">
+        <v>9</v>
+      </c>
+      <c r="B109" s="3">
+        <v>20260511001</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" s="6">
+        <v>46153</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="5">
-        <v>1</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>10</v>
+      </c>
+      <c r="B110" s="3">
+        <v>20260512001</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" s="6">
+        <v>46154</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="F110" s="2"/>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="5">
-        <v>2</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>11</v>
+      </c>
+      <c r="B111" s="3">
+        <v>20260516001</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" s="6">
+        <v>46158</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="F111" s="2"/>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="5">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>12</v>
+      </c>
+      <c r="B112" s="3">
+        <v>20260517001</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" s="6">
+        <v>46159</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>68</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="5">
-        <v>4</v>
-[...17 lines deleted...]
-    <row r="114" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+      <c r="B113" s="3">
+        <v>20260518002</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="6">
+        <v>46158</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F113" s="2"/>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="5">
-        <v>5</v>
-[...15 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B114" s="3">
+        <v>20260518003</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="6">
+        <v>46159</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F114" s="2"/>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="5">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>40</v>
+        <v>15</v>
+      </c>
+      <c r="B115" s="2">
+        <v>20260523001</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D115" s="6">
+        <v>46165</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="5">
-        <v>7</v>
-[...15 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B116" s="2">
+        <v>20260524001</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" s="6">
+        <v>46166</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F116" s="8"/>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="5">
+        <v>17</v>
+      </c>
+      <c r="B117" s="2">
+        <v>20260526001</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="6">
+        <v>46168</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F117" s="2"/>
+    </row>
+    <row r="118" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A118" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B118" s="25"/>
+      <c r="C118" s="25"/>
+      <c r="D118" s="25"/>
+      <c r="E118" s="25"/>
+      <c r="F118" s="25"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B117" s="5">
-[...16 lines deleted...]
-      <c r="A118" s="5">
+      <c r="B119" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E119" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="2">
+        <v>1</v>
+      </c>
+      <c r="B120" s="2">
+        <v>20260401001</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="4">
+        <v>46113</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F120" s="2"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="2">
+        <v>2</v>
+      </c>
+      <c r="B121" s="2">
+        <v>20260405001</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D121" s="4">
+        <v>46117</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F121" s="2"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="2">
+        <v>3</v>
+      </c>
+      <c r="B122" s="2">
+        <v>20260407001</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D122" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F122" s="2"/>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="2">
+        <v>4</v>
+      </c>
+      <c r="B123" s="2">
+        <v>20260407002</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F123" s="2"/>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="2">
+        <v>5</v>
+      </c>
+      <c r="B124" s="2">
+        <v>20260407003</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F124" s="2"/>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="2">
+        <v>6</v>
+      </c>
+      <c r="B125" s="2">
+        <v>20260407004</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F125" s="2"/>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="2">
+        <v>7</v>
+      </c>
+      <c r="B126" s="2">
+        <v>20260407005</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F126" s="2"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="2">
+        <v>8</v>
+      </c>
+      <c r="B127" s="2">
+        <v>20260407006</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F127" s="2"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="2">
         <v>9</v>
       </c>
-      <c r="B118" s="5">
-[...8 lines deleted...]
-      <c r="E118" s="5" t="s">
+      <c r="B128" s="2">
+        <v>20260407007</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D128" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F128" s="2"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="2">
+        <v>10</v>
+      </c>
+      <c r="B129" s="2">
+        <v>20260411001</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D129" s="4">
+        <v>46123</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F129" s="2"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="2">
+        <v>11</v>
+      </c>
+      <c r="B130" s="2">
+        <v>20260411002</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D130" s="4">
+        <v>46123</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F130" s="2"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="2">
+        <v>12</v>
+      </c>
+      <c r="B131" s="2">
+        <v>20260419001</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D131" s="4">
+        <v>46131</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="2">
+        <v>13</v>
+      </c>
+      <c r="B132" s="2">
+        <v>20260421001</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" s="4">
+        <v>46133</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F132" s="2"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="2">
+        <v>14</v>
+      </c>
+      <c r="B133" s="2">
+        <v>20260422001</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" s="4">
+        <v>46134</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="2">
+        <v>15</v>
+      </c>
+      <c r="B134" s="2">
+        <v>20260424001</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" s="4">
+        <v>46136</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F134" s="2"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="2">
+        <v>16</v>
+      </c>
+      <c r="B135" s="2">
+        <v>20260425001</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" s="4">
+        <v>46137</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="2">
+        <v>17</v>
+      </c>
+      <c r="B136" s="2">
+        <v>20260426001</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D136" s="4">
+        <v>46138</v>
+      </c>
+      <c r="E136" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F118" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A119" s="5">
+      <c r="F136" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="2">
+        <v>18</v>
+      </c>
+      <c r="B137" s="2">
+        <v>20260427001</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D137" s="4">
+        <v>46139</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F137" s="2"/>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="2">
+        <v>19</v>
+      </c>
+      <c r="B138" s="8">
+        <v>20260428001</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="4">
+        <v>46140</v>
+      </c>
+      <c r="E138" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A139" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B139" s="25"/>
+      <c r="C139" s="25"/>
+      <c r="D139" s="25"/>
+      <c r="E139" s="25"/>
+      <c r="F139" s="25"/>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E140" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F140" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" s="5">
+        <v>1</v>
+      </c>
+      <c r="B141" s="5">
+        <v>20260305001</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D141" s="7">
+        <v>46086</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="5">
+        <v>2</v>
+      </c>
+      <c r="B142" s="5">
+        <v>20260306001</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D142" s="7">
+        <v>46087</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="5">
+        <v>3</v>
+      </c>
+      <c r="B143" s="5">
+        <v>20260306002</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D143" s="7">
+        <v>46087</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="5">
+        <v>4</v>
+      </c>
+      <c r="B144" s="5">
+        <v>20260307001</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" s="7">
+        <v>46088</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="5">
+        <v>5</v>
+      </c>
+      <c r="B145" s="5">
+        <v>20260308001</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D145" s="7">
+        <v>46089</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="5">
+        <v>6</v>
+      </c>
+      <c r="B146" s="5">
+        <v>20260315001</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D146" s="7">
+        <v>46096</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" s="5">
+        <v>7</v>
+      </c>
+      <c r="B147" s="5">
+        <v>20260315002</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D147" s="7">
+        <v>46096</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F147" s="8"/>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="5">
+        <v>8</v>
+      </c>
+      <c r="B148" s="5">
+        <v>20260315003</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" s="7">
+        <v>46096</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F148" s="8"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="5">
+        <v>9</v>
+      </c>
+      <c r="B149" s="5">
+        <v>20260321001</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D149" s="7">
+        <v>46102</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="5">
         <v>10</v>
       </c>
-      <c r="B119" s="5">
-[...16 lines deleted...]
-      <c r="A120" s="5">
+      <c r="B150" s="5">
+        <v>20260322002</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D150" s="7">
+        <v>46103</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F150" s="8"/>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="5">
         <v>11</v>
       </c>
-      <c r="B120" s="5">
-[...8 lines deleted...]
-      <c r="E120" s="5" t="s">
+      <c r="B151" s="5">
+        <v>20260323001</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D151" s="7">
+        <v>46104</v>
+      </c>
+      <c r="E151" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F120" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A121" s="5">
+      <c r="F151" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="5">
         <v>12</v>
       </c>
-      <c r="B121" s="5">
-[...16 lines deleted...]
-      <c r="A122" s="5">
+      <c r="B152" s="5">
+        <v>20260330001</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D152" s="7">
+        <v>46111</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="2">
         <v>13</v>
       </c>
-      <c r="B122" s="5">
-[...8 lines deleted...]
-      <c r="E122" s="5" t="s">
+      <c r="B153" s="8">
+        <v>20260330002</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D153" s="7">
+        <v>46111</v>
+      </c>
+      <c r="E153" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="F122" s="2" t="s">
-[...77 lines deleted...]
-      <c r="F126" s="2" t="s">
+      <c r="F153" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:F15"/>
-    <mergeCell ref="A34:F34"/>
-[...3 lines deleted...]
-    <mergeCell ref="A108:F108"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A118:F118"/>
+    <mergeCell ref="A139:F139"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ADABADF-DD42-4D1A-951D-70FC35F0DB0C}">
   <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.75" style="24" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12">
         <v>41</v>
       </c>
       <c r="B1" s="13">
         <v>20260305001</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D1" s="23">
         <v>46086</v>
       </c>
       <c r="E1" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F1" s="13" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="G1" s="13" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
       <c r="S1" s="15"/>
       <c r="T1" s="15"/>
       <c r="U1" s="15"/>
       <c r="V1" s="15"/>
       <c r="W1" s="15"/>
     </row>
     <row r="2" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="16">
         <v>42</v>
       </c>
       <c r="B2" s="17">
         <v>20260306001</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="18">
         <v>46087</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>27</v>
       </c>
       <c r="F2" s="17" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G2" s="17" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
     </row>
     <row r="3" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="16">
         <v>43</v>
       </c>
       <c r="B3" s="17">
         <v>20260306002</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="18">
         <v>46087</v>
       </c>
       <c r="E3" s="19" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F3" s="17" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G3" s="17" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
     </row>
     <row r="4" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="16">
         <v>44</v>
       </c>
       <c r="B4" s="17">
         <v>20260307001</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="18">
         <v>46088</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="G4" s="17" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15"/>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
       <c r="T4" s="15"/>
       <c r="U4" s="15"/>
       <c r="V4" s="15"/>
       <c r="W4" s="15"/>
     </row>
     <row r="5" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="16">
         <v>45</v>
       </c>
       <c r="B5" s="17">
         <v>20260308001</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="18">
         <v>46089</v>
       </c>
       <c r="E5" s="19" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="F5" s="17" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="G5" s="17" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="15"/>
       <c r="T5" s="15"/>
       <c r="U5" s="15"/>
       <c r="V5" s="15"/>
       <c r="W5" s="15"/>
     </row>
     <row r="6" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="16">
         <v>46</v>
       </c>
       <c r="B6" s="17">
         <v>20260315001</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="18">
         <v>46096</v>
       </c>
       <c r="E6" s="19" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F6" s="17" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="G6" s="17" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
     </row>
     <row r="7" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="16">
         <v>47</v>
       </c>
       <c r="B7" s="17">
         <v>20260315002</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="18">
         <v>46096</v>
       </c>
       <c r="E7" s="19" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F7" s="17" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="G7" s="20"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="15"/>
       <c r="V7" s="15"/>
       <c r="W7" s="15"/>
     </row>
     <row r="8" spans="1:23" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="16">
         <v>48</v>
       </c>
       <c r="B8" s="17">
         <v>20260315003</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="18">
         <v>46096</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="G8" s="22"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="15"/>
       <c r="U8" s="15"/>
       <c r="V8" s="15"/>
       <c r="W8" s="15"/>
     </row>
     <row r="9" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16">
         <v>49</v>
       </c>
       <c r="B9" s="17">
         <v>20260321001</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="18">
         <v>46102</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="17" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G9" s="21" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="15"/>
       <c r="S9" s="15"/>
       <c r="T9" s="15"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
     </row>
     <row r="10" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="16">
         <v>51</v>
       </c>
       <c r="B10" s="17">
         <v>20260322002</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="18">
         <v>46103</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F10" s="17" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="G10" s="20"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
     </row>
     <row r="11" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="16">
         <v>52</v>
       </c>
       <c r="B11" s="17">
         <v>20260323001</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="18">
         <v>46104</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="17" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G11" s="21" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>
       <c r="T11" s="15"/>
       <c r="U11" s="15"/>
       <c r="V11" s="15"/>
       <c r="W11" s="15"/>
     </row>
     <row r="12" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16">
         <v>53</v>
       </c>
       <c r="B12" s="17">
         <v>20260330001</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="18">
         <v>46111</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="17" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="G12" s="21" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
     </row>
     <row r="13" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="16">
         <v>54</v>
       </c>
       <c r="B13" s="17">
         <v>20260330002</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="18">
         <v>46111</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="17" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="G13" s="21" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
       <c r="U13" s="15"/>
       <c r="V13" s="15"/>
       <c r="W13" s="15"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 