--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rita.hong.YHAM\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4C727D1-A0C7-4564-BC41-7A312DC492B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0760DE82-69D7-469B-9BC8-0AA16DE0684D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{49090497-5E05-4FE9-9CA5-58D8C1506CE7}"/>
   </bookViews>
   <sheets>
     <sheet name="每月更新內容在同一篇官網文內" sheetId="1" r:id="rId1"/>
     <sheet name="工作表1" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="112">
   <si>
     <t>拾獲物處理方式</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>認領遺失物流程</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>一樓商場</t>
   </si>
   <si>
     <t>外套1件</t>
   </si>
   <si>
     <t>編碼</t>
   </si>
   <si>
     <t>地點</t>
   </si>
   <si>
     <t>拾獲日期</t>
   </si>
   <si>
     <t>拾獲物品</t>
@@ -149,54 +149,50 @@
     <t>3.拾獲一卡通、悠遊卡、信用卡、金融卡、手機、錢包、現金等有價商品，及身分證、健保卡、駕照等個人證件，本園區當日送交「鐵路警察局台中分駐所」處理。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>雨傘1支</t>
   </si>
   <si>
     <t>鈔票2張</t>
   </si>
   <si>
     <t>敬老卡1張</t>
   </si>
   <si>
     <t>健保卡1張</t>
   </si>
   <si>
     <t>飲料提袋1個</t>
   </si>
   <si>
     <t>行動電源1個</t>
   </si>
   <si>
     <t>金融卡1張</t>
   </si>
   <si>
-    <t>3月拾獲物公告(公告日4/10)</t>
-[...2 lines deleted...]
-  <si>
     <t>身分證1張</t>
   </si>
   <si>
     <t>背包1個</t>
   </si>
   <si>
     <t>娃娃1個</t>
   </si>
   <si>
     <t>下午18:15</t>
   </si>
   <si>
     <t>3/5晚上轉交給鐵警</t>
   </si>
   <si>
     <t>下午16;00</t>
   </si>
   <si>
     <t>3/6晚上轉交給鐵警</t>
   </si>
   <si>
     <t>上午 11:40</t>
   </si>
   <si>
     <t>3/7晚上轉交給鐵警</t>
@@ -349,50 +345,87 @@
     <t>高鐵票1張</t>
   </si>
   <si>
     <t>卡套1個</t>
   </si>
   <si>
     <t>衣服1袋</t>
   </si>
   <si>
     <t>雜物1袋</t>
   </si>
   <si>
     <t>鑰匙圈1個</t>
   </si>
   <si>
     <t>小說1本</t>
   </si>
   <si>
     <t>包包1個</t>
   </si>
   <si>
     <t>毛巾1個</t>
   </si>
   <si>
     <t>娃娃1隻</t>
+  </si>
+  <si>
+    <t>9月拾獲物公告(公告日10/5)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>證件套1個</t>
+  </si>
+  <si>
+    <t>雜物1堆</t>
+  </si>
+  <si>
+    <t>帽子1頂</t>
+  </si>
+  <si>
+    <t>髮圈1個</t>
+  </si>
+  <si>
+    <t>鈔票1張</t>
+  </si>
+  <si>
+    <t>盲包1個</t>
+  </si>
+  <si>
+    <t>舊台中車站舞台區</t>
+  </si>
+  <si>
+    <t>吊飾1個</t>
+  </si>
+  <si>
+    <t>杯套1個</t>
+  </si>
+  <si>
+    <t>證件1堆</t>
+  </si>
+  <si>
+    <t>手帕1條</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -970,54 +1003,54 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA74CC36-EA13-46E5-8BA0-4C0E71EA1F73}">
-  <dimension ref="A1:F153"/>
+  <dimension ref="A1:F169"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="M35" sqref="M35"/>
+    <sheetView tabSelected="1" topLeftCell="A123" workbookViewId="0">
+      <selection activeCell="L182" sqref="L182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.75" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
@@ -1045,3124 +1078,3424 @@
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="5">
         <v>1</v>
       </c>
       <c r="B17" s="5">
-        <v>20260801001</v>
+        <v>20260903001</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D17" s="7">
-        <v>46235</v>
+        <v>46268</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="F17" s="2"/>
+        <v>101</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="5">
         <v>2</v>
       </c>
       <c r="B18" s="5">
-        <v>20260801002</v>
+        <v>20260904001</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="7">
-        <v>46235</v>
+        <v>46269</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="F18" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5">
         <v>3</v>
       </c>
       <c r="B19" s="5">
-        <v>20260809001</v>
+        <v>20260905001</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D19" s="7">
-        <v>46243</v>
+        <v>46270</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="F19" s="2"/>
+        <v>27</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5">
         <v>4</v>
       </c>
       <c r="B20" s="5">
-        <v>20260809002</v>
+        <v>20260906001</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="7">
-        <v>46243</v>
+        <v>46271</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="F20" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5">
         <v>5</v>
       </c>
       <c r="B21" s="5">
-        <v>20260809003</v>
+        <v>20260906002</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="7">
-        <v>46243</v>
+        <v>46271</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="5">
         <v>6</v>
       </c>
       <c r="B22" s="5">
-        <v>20260810001</v>
+        <v>20260908001</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D22" s="7">
-        <v>46244</v>
+        <v>46273</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="5">
         <v>7</v>
       </c>
       <c r="B23" s="5">
-        <v>20260810002</v>
+        <v>20260910001</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="7">
-        <v>46244</v>
+        <v>46275</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="F23" s="8"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="5">
         <v>8</v>
       </c>
       <c r="B24" s="5">
-        <v>20260810004</v>
+        <v>20260910002</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D24" s="7">
-        <v>46244</v>
+        <v>46275</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="F24" s="8"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="5">
         <v>9</v>
       </c>
       <c r="B25" s="5">
-        <v>20260816001</v>
+        <v>20260910003</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D25" s="7">
-        <v>46250</v>
+        <v>46275</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="F25" s="2"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="5">
         <v>10</v>
       </c>
       <c r="B26" s="5">
-        <v>20260817001</v>
+        <v>20260910004</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D26" s="7">
-        <v>46251</v>
+        <v>46275</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="F26" s="8"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="5">
         <v>11</v>
       </c>
       <c r="B27" s="5">
-        <v>20260818001</v>
+        <v>20260910005</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="7">
-        <v>46252</v>
+        <v>46275</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="F27" s="2"/>
+        <v>23</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="5">
         <v>12</v>
       </c>
       <c r="B28" s="5">
-        <v>20260818001</v>
+        <v>20260911001</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="7">
-        <v>46252</v>
+        <v>46276</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F28" s="2"/>
+        <v>22</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="5">
         <v>13</v>
       </c>
-      <c r="B29" s="5">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="B29" s="2">
+        <v>20260913001</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="D29" s="7">
-        <v>46256</v>
-[...4 lines deleted...]
-      <c r="F29" s="2"/>
+        <v>46278</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="5">
         <v>14</v>
       </c>
-      <c r="B30" s="5">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="B30" s="2">
+        <v>20260915001</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D30" s="7">
-        <v>46256</v>
-[...4 lines deleted...]
-      <c r="F30" s="2"/>
+        <v>46280</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="5">
         <v>15</v>
       </c>
       <c r="B31" s="2">
-        <v>20260822003</v>
+        <v>20260915002</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D31" s="7">
-        <v>46256</v>
+        <v>46280</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F31" s="2"/>
+        <v>105</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="5">
         <v>16</v>
       </c>
       <c r="B32" s="2">
-        <v>20260823001</v>
+        <v>20260917001</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="7">
-        <v>46257</v>
+        <v>46282</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="F32" s="8"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
         <v>17</v>
       </c>
       <c r="B33" s="2">
-        <v>20260823002</v>
+        <v>20260920001</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D33" s="7">
-        <v>46257</v>
+        <v>46285</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F33" s="2"/>
+        <v>106</v>
+      </c>
+      <c r="F33" s="8"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="5">
         <v>18</v>
       </c>
       <c r="B34" s="2">
-        <v>20260824001</v>
+        <v>20260920001</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="7">
-        <v>46258</v>
+        <v>46285</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="5">
         <v>19</v>
       </c>
       <c r="B35" s="2">
-        <v>20260824002</v>
+        <v>20260925001</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="D35" s="7">
-        <v>46258</v>
+        <v>46290</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="5">
         <v>20</v>
       </c>
       <c r="B36" s="2">
-        <v>20260825002</v>
+        <v>20260926001</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="7">
-        <v>46259</v>
+        <v>46291</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F36" s="2"/>
+        <v>108</v>
+      </c>
+      <c r="F36" s="8"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="5">
         <v>21</v>
       </c>
       <c r="B37" s="2">
-        <v>20260825003</v>
+        <v>20260926002</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D37" s="7">
-        <v>46259</v>
+        <v>46291</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F37" s="2"/>
+        <v>109</v>
+      </c>
+      <c r="F37" s="8"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="5">
         <v>22</v>
       </c>
       <c r="B38" s="2">
-        <v>20260825004</v>
+        <v>20260926003</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D38" s="7">
-        <v>46259</v>
+        <v>46291</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F38" s="2"/>
+        <v>109</v>
+      </c>
+      <c r="F38" s="8"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="5">
         <v>23</v>
       </c>
       <c r="B39" s="2">
-        <v>20260827001</v>
+        <v>20260927001</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="7">
-        <v>46261</v>
+        <v>46292</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F39" s="2"/>
+        <v>110</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="5">
         <v>24</v>
       </c>
       <c r="B40" s="2">
-        <v>20260828002</v>
+        <v>20260928001</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D40" s="7">
-        <v>46262</v>
+        <v>46293</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="F40" s="2"/>
+        <v>23</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="5">
         <v>25</v>
       </c>
       <c r="B41" s="2">
-        <v>20260829001</v>
+        <v>20260928002</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="7">
-        <v>46263</v>
+        <v>46293</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F41" s="2"/>
+        <v>27</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="5">
         <v>26</v>
       </c>
       <c r="B42" s="2">
-        <v>20260829001</v>
+        <v>20260928003</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D42" s="7">
-        <v>46263</v>
+        <v>46293</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>87</v>
-[...11 lines deleted...]
-      <c r="F43" s="25"/>
+        <v>19</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>27</v>
+      </c>
+      <c r="B43" s="2">
+        <v>20260928004</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="7">
+        <v>46293</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F43" s="8"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A44" s="9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A44" s="5">
+        <v>28</v>
+      </c>
+      <c r="B44" s="2">
+        <v>20260928005</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="7">
+        <v>46293</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44" s="8"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="5">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="C45" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" s="2">
+        <v>20260930001</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="7">
-        <v>46208</v>
-[...22 lines deleted...]
-      <c r="F46" s="2"/>
+        <v>46295</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A47" s="5">
-[...14 lines deleted...]
-      <c r="F47" s="2"/>
+      <c r="A47" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B48" s="5">
-        <v>20260705004</v>
+        <v>20260801001</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="7">
-        <v>46208</v>
+        <v>46235</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="F48" s="2"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B49" s="5">
-        <v>20060706001</v>
+        <v>20260801002</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D49" s="7">
-        <v>46209</v>
+        <v>46235</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="F49" s="2"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B50" s="5">
-        <v>20260709001</v>
+        <v>20260809001</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="D50" s="7">
-        <v>46212</v>
+        <v>46243</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="F50" s="2"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B51" s="5">
-        <v>20260712001</v>
+        <v>20260809002</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D51" s="7">
-        <v>46215</v>
+        <v>46243</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="F51" s="2"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B52" s="5">
-        <v>20260713001</v>
+        <v>20260809003</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="7">
-        <v>46216</v>
+        <v>46243</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="F52" s="2"/>
+        <v>91</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B53" s="5">
-        <v>20260715001</v>
+        <v>20260810001</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D53" s="7">
-        <v>46218</v>
+        <v>46244</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B54" s="5">
-        <v>20260715002</v>
+        <v>20260810002</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D54" s="7">
-        <v>46218</v>
+        <v>46244</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="F54" s="2"/>
+        <v>36</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B55" s="5">
-        <v>20260720001</v>
+        <v>20260810004</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="7">
-        <v>46223</v>
+        <v>46244</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F55" s="2"/>
+        <v>22</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B56" s="5">
-        <v>20260721001</v>
+        <v>20260816001</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D56" s="7">
-        <v>46224</v>
+        <v>46250</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B57" s="5">
-        <v>20260724002</v>
+        <v>20260817001</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="7">
-        <v>46227</v>
+        <v>46251</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="F57" s="2"/>
+        <v>19</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="5">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B58" s="5">
-        <v>20260727001</v>
+        <v>20260818001</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D58" s="7">
-        <v>46230</v>
+        <v>46252</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F58" s="2"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B59" s="5">
-        <v>20260727002</v>
+        <v>20260818001</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D59" s="7">
-        <v>46230</v>
+        <v>46252</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="F59" s="2"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B60" s="5">
-        <v>20260727003</v>
+        <v>20260822001</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D60" s="7">
-        <v>46230</v>
+        <v>46256</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="F60" s="2"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B61" s="5">
-        <v>20260727004</v>
+        <v>20260822002</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D61" s="7">
-        <v>46230</v>
+        <v>46256</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="F61" s="2"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="5">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>15</v>
+      </c>
+      <c r="B62" s="2">
+        <v>20260822003</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="D62" s="7">
-        <v>46230</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>46256</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="F62" s="2"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" s="5">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="C63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B63" s="2">
+        <v>20260823001</v>
+      </c>
+      <c r="C63" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D63" s="7">
-        <v>46230</v>
-[...4 lines deleted...]
-      <c r="F63" s="2"/>
+        <v>46257</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="5">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B64" s="2">
-        <v>20260728001</v>
+        <v>20260823002</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D64" s="7">
-        <v>46231</v>
+        <v>46257</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="F64" s="2"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="5">
+        <v>18</v>
+      </c>
+      <c r="B65" s="2">
+        <v>20260824001</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" s="7">
+        <v>46258</v>
+      </c>
+      <c r="E65" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B65" s="8">
-[...11 lines deleted...]
-      <c r="F65" s="2"/>
+      <c r="F65" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="5">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>20260730001</v>
+        <v>19</v>
+      </c>
+      <c r="B66" s="2">
+        <v>20260824002</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D66" s="7">
-        <v>46233</v>
+        <v>46258</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" s="5">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>20260730002</v>
+        <v>20</v>
+      </c>
+      <c r="B67" s="2">
+        <v>20260825002</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D67" s="7">
-        <v>46233</v>
+        <v>46259</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="F67" s="2"/>
     </row>
-    <row r="68" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F68" s="25"/>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>21</v>
+      </c>
+      <c r="B68" s="2">
+        <v>20260825003</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="7">
+        <v>46259</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F68" s="2"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A69" s="9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A69" s="5">
+        <v>22</v>
+      </c>
+      <c r="B69" s="2">
+        <v>20260825004</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="7">
+        <v>46259</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F69" s="2"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="5">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>23</v>
+      </c>
+      <c r="B70" s="2">
+        <v>20260827001</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="D70" s="7">
-        <v>46176</v>
-[...6 lines deleted...]
-      </c>
+        <v>46261</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F70" s="2"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="5">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="B71" s="2">
+        <v>20260828002</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>2</v>
       </c>
       <c r="D71" s="7">
-        <v>46177</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>46262</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="F71" s="2"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="5">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>25</v>
+      </c>
+      <c r="B72" s="2">
+        <v>20260829001</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="D72" s="7">
-        <v>46178</v>
-[...6 lines deleted...]
-      </c>
+        <v>46263</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F72" s="2"/>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" s="5">
+        <v>26</v>
+      </c>
+      <c r="B73" s="2">
+        <v>20260829001</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="7">
+        <v>46263</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F73" s="2"/>
+    </row>
+    <row r="74" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="25"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B73" s="5">
-[...14 lines deleted...]
-      <c r="A74" s="5">
+      <c r="C75" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B74" s="5">
-[...14 lines deleted...]
-      <c r="A75" s="5">
+      <c r="D75" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B75" s="5">
-[...11 lines deleted...]
-      <c r="F75" s="2"/>
+      <c r="E75" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B76" s="5">
-        <v>20260613001</v>
+        <v>20260705001</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D76" s="7">
-        <v>46186</v>
+        <v>46208</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="F76" s="2"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B77" s="5">
-        <v>20260613002</v>
+        <v>20260705002</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D77" s="7">
-        <v>46186</v>
+        <v>46208</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="F77" s="2"/>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B78" s="5">
-        <v>20260614001</v>
+        <v>20260705003</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D78" s="7">
-        <v>46187</v>
+        <v>46208</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="F78" s="2"/>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B79" s="5">
-        <v>20260614002</v>
+        <v>20260705004</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="D79" s="7">
-        <v>46187</v>
+        <v>46208</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F79" s="2"/>
+        <v>23</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B80" s="5">
-        <v>20260615001</v>
+        <v>20060706001</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D80" s="7">
-        <v>46188</v>
+        <v>46209</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="F80" s="2"/>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B81" s="5">
-        <v>20260615002</v>
+        <v>20260709001</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="D81" s="7">
-        <v>46188</v>
+        <v>46212</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F81" s="2"/>
+        <v>22</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B82" s="5">
-        <v>20260615003</v>
+        <v>20260712001</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D82" s="7">
-        <v>46188</v>
+        <v>46215</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="F82" s="2"/>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B83" s="5">
-        <v>20260615004</v>
+        <v>20260713001</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D83" s="7">
-        <v>46188</v>
+        <v>46216</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="F83" s="2"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B84" s="5">
-        <v>20260615005</v>
+        <v>20260715001</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D84" s="7">
-        <v>46188</v>
+        <v>46218</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F84" s="2"/>
+        <v>27</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B85" s="5">
-        <v>20260615006</v>
+        <v>20260715002</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D85" s="7">
-        <v>46188</v>
+        <v>46218</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="F85" s="2"/>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B86" s="5">
-        <v>20260616001</v>
+        <v>20260720001</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D86" s="7">
-        <v>46189</v>
+        <v>46223</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="F86" s="2"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="5">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="C87" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B87" s="5">
+        <v>20260721001</v>
+      </c>
+      <c r="C87" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D87" s="7">
-        <v>46190</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>46224</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" s="5">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>13</v>
+      </c>
+      <c r="B88" s="5">
+        <v>20260724002</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="D88" s="7">
-        <v>46192</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>46227</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="F88" s="2"/>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" s="5">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>15</v>
+      </c>
+      <c r="B89" s="5">
+        <v>20260727001</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="D89" s="7">
-        <v>46192</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>46230</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="F89" s="2"/>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" s="5">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="C90" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B90" s="5">
+        <v>20260727002</v>
+      </c>
+      <c r="C90" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D90" s="7">
-        <v>46192</v>
-[...4 lines deleted...]
-      <c r="F90" s="2"/>
+        <v>46230</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" s="5">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="C91" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91" s="5">
+        <v>20260727003</v>
+      </c>
+      <c r="C91" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D91" s="7">
-        <v>46192</v>
-[...4 lines deleted...]
-      <c r="F91" s="2"/>
+        <v>46230</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" s="5">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="C92" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B92" s="5">
+        <v>20260727004</v>
+      </c>
+      <c r="C92" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D92" s="7">
-        <v>46192</v>
-[...4 lines deleted...]
-      <c r="F92" s="2"/>
+        <v>46230</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" s="5">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="C93" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B93" s="5">
+        <v>20260727005</v>
+      </c>
+      <c r="C93" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D93" s="7">
-        <v>46193</v>
-[...6 lines deleted...]
-      </c>
+        <v>46230</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F93" s="2"/>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" s="5">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="B94" s="5">
+        <v>20260727006</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>2</v>
       </c>
       <c r="D94" s="7">
-        <v>46195</v>
-[...6 lines deleted...]
-      </c>
+        <v>46230</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F94" s="2"/>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" s="5">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B95" s="2">
-        <v>20260627001</v>
+        <v>20260728001</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D95" s="7">
-        <v>46200</v>
+        <v>46231</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="F95" s="2"/>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" s="5">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>20260628001</v>
+        <v>22</v>
+      </c>
+      <c r="B96" s="8">
+        <v>20260728002</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D96" s="7">
-        <v>46201</v>
+        <v>46231</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="F96" s="2"/>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" s="5">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>20260629001</v>
+        <v>23</v>
+      </c>
+      <c r="B97" s="8">
+        <v>20260730001</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D97" s="7">
-        <v>46202</v>
+        <v>46233</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F97" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" s="5">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>20260629002</v>
+        <v>24</v>
+      </c>
+      <c r="B98" s="8">
+        <v>20260730002</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D98" s="7">
-        <v>46202</v>
+        <v>46233</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="F98" s="2"/>
     </row>
     <row r="99" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A99" s="25" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B99" s="25"/>
       <c r="C99" s="25"/>
       <c r="D99" s="25"/>
       <c r="E99" s="25"/>
       <c r="F99" s="25"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" s="5">
         <v>1</v>
       </c>
-      <c r="B101" s="3">
-[...11 lines deleted...]
-      <c r="F101" s="2"/>
+      <c r="B101" s="5">
+        <v>20260603001</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="7">
+        <v>46176</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="5">
         <v>2</v>
       </c>
-      <c r="B102" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B102" s="5">
+        <v>20260604001</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D102" s="7">
+        <v>46177</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F102" s="2"/>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="5">
         <v>3</v>
       </c>
-      <c r="B103" s="3">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="B103" s="5">
+        <v>20260605001</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="7">
+        <v>46178</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" s="5">
         <v>4</v>
       </c>
-      <c r="B104" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B104" s="5">
+        <v>20260607001</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="7">
+        <v>46180</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F104" s="2"/>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" s="5">
         <v>5</v>
       </c>
-      <c r="B105" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B105" s="5">
+        <v>20260610001</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D105" s="7">
+        <v>46183</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F105" s="2"/>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" s="5">
         <v>6</v>
       </c>
-      <c r="B106" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B106" s="5">
+        <v>20260612001</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D106" s="7">
+        <v>46185</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F106" s="2"/>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" s="5">
         <v>7</v>
       </c>
-      <c r="B107" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B107" s="5">
+        <v>20260613001</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" s="7">
+        <v>46186</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F107" s="2"/>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" s="5">
         <v>8</v>
       </c>
-      <c r="B108" s="3">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="B108" s="5">
+        <v>20260613002</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="7">
+        <v>46186</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="F108" s="2"/>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" s="5">
         <v>9</v>
       </c>
-      <c r="B109" s="3">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="B109" s="5">
+        <v>20260614001</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" s="7">
+        <v>46187</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>74</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="5">
         <v>10</v>
       </c>
-      <c r="B110" s="3">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="B110" s="5">
+        <v>20260614002</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D110" s="7">
+        <v>46187</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F110" s="2"/>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="5">
         <v>11</v>
       </c>
-      <c r="B111" s="3">
-[...11 lines deleted...]
-      <c r="F111" s="2"/>
+      <c r="B111" s="5">
+        <v>20260615001</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" s="7">
+        <v>46188</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="5">
         <v>12</v>
       </c>
-      <c r="B112" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="B112" s="5">
+        <v>20260615002</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" s="7">
+        <v>46188</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F112" s="2"/>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="5">
         <v>13</v>
       </c>
-      <c r="B113" s="3">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="B113" s="5">
+        <v>20260615003</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="7">
+        <v>46188</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F113" s="2"/>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="5">
         <v>14</v>
       </c>
-      <c r="B114" s="3">
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="B114" s="5">
+        <v>20260615004</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="7">
+        <v>46188</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F114" s="2"/>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="5">
         <v>15</v>
       </c>
-      <c r="B115" s="2">
-[...13 lines deleted...]
-      </c>
+      <c r="B115" s="5">
+        <v>20260615005</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="7">
+        <v>46188</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F115" s="2"/>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="5">
         <v>16</v>
       </c>
-      <c r="B116" s="2">
-[...11 lines deleted...]
-      <c r="F116" s="8"/>
+      <c r="B116" s="5">
+        <v>20260615006</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" s="7">
+        <v>46188</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F116" s="2"/>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="5">
         <v>17</v>
       </c>
-      <c r="B117" s="2">
-[...21 lines deleted...]
-      <c r="F118" s="25"/>
+      <c r="B117" s="5">
+        <v>20260616001</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="7">
+        <v>46189</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="5">
+        <v>18</v>
+      </c>
+      <c r="B118" s="2">
+        <v>20260617001</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="7">
+        <v>46190</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A119" s="9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A119" s="5">
+        <v>19</v>
+      </c>
+      <c r="B119" s="2">
+        <v>20260619002</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" s="7">
+        <v>46192</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F119" s="2"/>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A120" s="2">
-        <v>1</v>
+      <c r="A120" s="5">
+        <v>20</v>
       </c>
       <c r="B120" s="2">
-        <v>20260401001</v>
+        <v>20260619003</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D120" s="4">
-        <v>46113</v>
+      <c r="D120" s="7">
+        <v>46192</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F120" s="2"/>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A121" s="2">
-        <v>2</v>
+      <c r="A121" s="5">
+        <v>21</v>
       </c>
       <c r="B121" s="2">
-        <v>20260405001</v>
+        <v>20260619004</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>46117</v>
+        <v>2</v>
+      </c>
+      <c r="D121" s="7">
+        <v>46192</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="F121" s="2"/>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A122" s="2">
-        <v>3</v>
+      <c r="A122" s="5">
+        <v>22</v>
       </c>
       <c r="B122" s="2">
-        <v>20260407001</v>
+        <v>20260619005</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>46119</v>
+        <v>2</v>
+      </c>
+      <c r="D122" s="7">
+        <v>46192</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F122" s="2"/>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A123" s="2">
+      <c r="A123" s="5">
+        <v>23</v>
+      </c>
+      <c r="B123" s="2">
+        <v>20260619006</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="7">
+        <v>46192</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F123" s="2"/>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="5">
+        <v>24</v>
+      </c>
+      <c r="B124" s="2">
+        <v>20260620001</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="7">
+        <v>46193</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="5">
+        <v>25</v>
+      </c>
+      <c r="B125" s="2">
+        <v>20260622001</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D125" s="7">
+        <v>46195</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="5">
+        <v>26</v>
+      </c>
+      <c r="B126" s="2">
+        <v>20260627001</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="7">
+        <v>46200</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F126" s="2"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="5">
+        <v>27</v>
+      </c>
+      <c r="B127" s="2">
+        <v>20260628001</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" s="7">
+        <v>46201</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F127" s="2"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="5">
+        <v>28</v>
+      </c>
+      <c r="B128" s="2">
+        <v>20260629001</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D128" s="7">
+        <v>46202</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F128" s="2"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="5">
+        <v>29</v>
+      </c>
+      <c r="B129" s="2">
+        <v>20260629002</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D129" s="7">
+        <v>46202</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F129" s="2"/>
+    </row>
+    <row r="130" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A130" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B130" s="25"/>
+      <c r="C130" s="25"/>
+      <c r="D130" s="25"/>
+      <c r="E130" s="25"/>
+      <c r="F130" s="25"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B131" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B123" s="2">
-[...14 lines deleted...]
-      <c r="A124" s="2">
+      <c r="C131" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B124" s="2">
-[...14 lines deleted...]
-      <c r="A125" s="2">
+      <c r="D131" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B125" s="2">
-[...14 lines deleted...]
-      <c r="A126" s="2">
+      <c r="E131" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B126" s="2">
-[...14 lines deleted...]
-      <c r="A127" s="2">
+      <c r="F131" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="5">
+        <v>1</v>
+      </c>
+      <c r="B132" s="3">
+        <v>20260501002</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" s="4">
+        <v>46143</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F132" s="2"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="5">
+        <v>2</v>
+      </c>
+      <c r="B133" s="3">
+        <v>20260501004</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D133" s="6">
+        <v>46143</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="5">
+        <v>3</v>
+      </c>
+      <c r="B134" s="3">
+        <v>20260501005</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" s="6">
+        <v>46143</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="5">
+        <v>4</v>
+      </c>
+      <c r="B135" s="3">
+        <v>20260501006</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" s="6">
+        <v>46143</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="5">
+        <v>5</v>
+      </c>
+      <c r="B136" s="3">
+        <v>20260502001</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" s="6">
+        <v>46144</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="5">
+        <v>6</v>
+      </c>
+      <c r="B137" s="3">
+        <v>20260505001</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" s="6">
+        <v>46146</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="5">
+        <v>7</v>
+      </c>
+      <c r="B138" s="3">
+        <v>20260505002</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="6">
+        <v>46147</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="5">
         <v>8</v>
       </c>
-      <c r="B127" s="2">
-[...14 lines deleted...]
-      <c r="A128" s="2">
+      <c r="B139" s="3">
+        <v>20260510001</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D139" s="6">
+        <v>46152</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F139" s="2"/>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="5">
         <v>9</v>
       </c>
-      <c r="B128" s="2">
-[...158 lines deleted...]
-      <c r="E136" s="2" t="s">
+      <c r="B140" s="3">
+        <v>20260511001</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D140" s="6">
+        <v>46153</v>
+      </c>
+      <c r="E140" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F136" s="2" t="s">
-[...68 lines deleted...]
-        <v>12</v>
+      <c r="F140" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" s="5">
-        <v>1</v>
-[...15 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B141" s="3">
+        <v>20260512001</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D141" s="6">
+        <v>46154</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F141" s="2"/>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" s="5">
-        <v>2</v>
-[...15 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="B142" s="3">
+        <v>20260516001</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D142" s="6">
+        <v>46158</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F142" s="2"/>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" s="5">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="B143" s="3">
+        <v>20260517001</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D143" s="6">
+        <v>46159</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" s="5">
-        <v>4</v>
-[...15 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B144" s="3">
+        <v>20260518002</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" s="6">
+        <v>46158</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F144" s="2"/>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" s="5">
-        <v>5</v>
-[...17 lines deleted...]
-    <row r="146" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+      <c r="B145" s="3">
+        <v>20260518003</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D145" s="6">
+        <v>46159</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F145" s="2"/>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" s="5">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>15</v>
+      </c>
+      <c r="B146" s="2">
+        <v>20260523001</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D146" s="6">
+        <v>46165</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" s="5">
+        <v>16</v>
+      </c>
+      <c r="B147" s="2">
+        <v>20260524001</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D147" s="6">
+        <v>46166</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F147" s="8"/>
+    </row>
+    <row r="148" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="5">
+        <v>17</v>
+      </c>
+      <c r="B148" s="2">
+        <v>20260526001</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" s="6">
+        <v>46168</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F148" s="2"/>
+    </row>
+    <row r="149" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A149" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B149" s="25"/>
+      <c r="C149" s="25"/>
+      <c r="D149" s="25"/>
+      <c r="E149" s="25"/>
+      <c r="F149" s="25"/>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B150" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E150" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B147" s="5">
-[...67 lines deleted...]
-      <c r="F150" s="8"/>
+      <c r="F150" s="9" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A151" s="5">
-[...16 lines deleted...]
-      </c>
+      <c r="A151" s="2">
+        <v>1</v>
+      </c>
+      <c r="B151" s="2">
+        <v>20260401001</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" s="4">
+        <v>46113</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F151" s="2"/>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A152" s="5">
-[...16 lines deleted...]
-      </c>
+      <c r="A152" s="2">
+        <v>2</v>
+      </c>
+      <c r="B152" s="2">
+        <v>20260405001</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D152" s="4">
+        <v>46117</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F152" s="2"/>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" s="2">
+        <v>3</v>
+      </c>
+      <c r="B153" s="2">
+        <v>20260407001</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D153" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F153" s="2"/>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="2">
+        <v>4</v>
+      </c>
+      <c r="B154" s="2">
+        <v>20260407002</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D154" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F154" s="2"/>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="2">
+        <v>5</v>
+      </c>
+      <c r="B155" s="2">
+        <v>20260407003</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D155" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F155" s="2"/>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="2">
+        <v>6</v>
+      </c>
+      <c r="B156" s="2">
+        <v>20260407004</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D156" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F156" s="2"/>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="2">
+        <v>7</v>
+      </c>
+      <c r="B157" s="2">
+        <v>20260407005</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D157" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F157" s="2"/>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="2">
+        <v>8</v>
+      </c>
+      <c r="B158" s="2">
+        <v>20260407006</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D158" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F158" s="2"/>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="2">
+        <v>9</v>
+      </c>
+      <c r="B159" s="2">
+        <v>20260407007</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D159" s="4">
+        <v>46119</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F159" s="2"/>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" s="2">
+        <v>10</v>
+      </c>
+      <c r="B160" s="2">
+        <v>20260411001</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D160" s="4">
+        <v>46123</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F160" s="2"/>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" s="2">
+        <v>11</v>
+      </c>
+      <c r="B161" s="2">
+        <v>20260411002</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D161" s="4">
+        <v>46123</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F161" s="2"/>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" s="2">
+        <v>12</v>
+      </c>
+      <c r="B162" s="2">
+        <v>20260419001</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D162" s="4">
+        <v>46131</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" s="2">
         <v>13</v>
       </c>
-      <c r="B153" s="8">
-[...11 lines deleted...]
-      <c r="F153" s="2" t="s">
+      <c r="B163" s="2">
+        <v>20260421001</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D163" s="4">
+        <v>46133</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F163" s="2"/>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" s="2">
+        <v>14</v>
+      </c>
+      <c r="B164" s="2">
+        <v>20260422001</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D164" s="4">
+        <v>46134</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="2">
+        <v>15</v>
+      </c>
+      <c r="B165" s="2">
+        <v>20260424001</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" s="4">
+        <v>46136</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F165" s="2"/>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" s="2">
+        <v>16</v>
+      </c>
+      <c r="B166" s="2">
+        <v>20260425001</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D166" s="4">
+        <v>46137</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" s="2">
+        <v>17</v>
+      </c>
+      <c r="B167" s="2">
+        <v>20260426001</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D167" s="4">
+        <v>46138</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="2">
+        <v>18</v>
+      </c>
+      <c r="B168" s="2">
+        <v>20260427001</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D168" s="4">
+        <v>46139</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F168" s="2"/>
+    </row>
+    <row r="169" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="2">
+        <v>19</v>
+      </c>
+      <c r="B169" s="8">
+        <v>20260428001</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D169" s="4">
+        <v>46140</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F169" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A15:F15"/>
-    <mergeCell ref="A43:F43"/>
-    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A74:F74"/>
     <mergeCell ref="A99:F99"/>
-    <mergeCell ref="A118:F118"/>
-    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="A130:F130"/>
+    <mergeCell ref="A149:F149"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ADABADF-DD42-4D1A-951D-70FC35F0DB0C}">
   <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.75" style="24" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12">
         <v>41</v>
       </c>
       <c r="B1" s="13">
         <v>20260305001</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D1" s="23">
         <v>46086</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
       <c r="S1" s="15"/>
       <c r="T1" s="15"/>
       <c r="U1" s="15"/>
       <c r="V1" s="15"/>
       <c r="W1" s="15"/>
     </row>
     <row r="2" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="16">
         <v>42</v>
       </c>
       <c r="B2" s="17">
         <v>20260306001</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="18">
         <v>46087</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>27</v>
       </c>
       <c r="F2" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G2" s="17" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
     </row>
     <row r="3" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="16">
         <v>43</v>
       </c>
       <c r="B3" s="17">
         <v>20260306002</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="18">
         <v>46087</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G3" s="17" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
     </row>
     <row r="4" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="16">
         <v>44</v>
       </c>
       <c r="B4" s="17">
         <v>20260307001</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="18">
         <v>46088</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" s="17" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15"/>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
       <c r="T4" s="15"/>
       <c r="U4" s="15"/>
       <c r="V4" s="15"/>
       <c r="W4" s="15"/>
     </row>
     <row r="5" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="16">
         <v>45</v>
       </c>
       <c r="B5" s="17">
         <v>20260308001</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="18">
         <v>46089</v>
       </c>
       <c r="E5" s="19" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F5" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="G5" s="17" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="15"/>
       <c r="T5" s="15"/>
       <c r="U5" s="15"/>
       <c r="V5" s="15"/>
       <c r="W5" s="15"/>
     </row>
     <row r="6" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="16">
         <v>46</v>
       </c>
       <c r="B6" s="17">
         <v>20260315001</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="18">
         <v>46096</v>
       </c>
       <c r="E6" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F6" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" s="17" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
     </row>
     <row r="7" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="16">
         <v>47</v>
       </c>
       <c r="B7" s="17">
         <v>20260315002</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="18">
         <v>46096</v>
       </c>
       <c r="E7" s="19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F7" s="17" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G7" s="20"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="15"/>
       <c r="V7" s="15"/>
       <c r="W7" s="15"/>
     </row>
     <row r="8" spans="1:23" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="16">
         <v>48</v>
       </c>
       <c r="B8" s="17">
         <v>20260315003</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="18">
         <v>46096</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G8" s="22"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="15"/>
       <c r="U8" s="15"/>
       <c r="V8" s="15"/>
       <c r="W8" s="15"/>
     </row>
     <row r="9" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16">
         <v>49</v>
       </c>
       <c r="B9" s="17">
         <v>20260321001</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="18">
         <v>46102</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="21" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="15"/>
       <c r="S9" s="15"/>
       <c r="T9" s="15"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
     </row>
     <row r="10" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="16">
         <v>51</v>
       </c>
       <c r="B10" s="17">
         <v>20260322002</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="18">
         <v>46103</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F10" s="17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G10" s="20"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
     </row>
     <row r="11" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="16">
         <v>52</v>
       </c>
       <c r="B11" s="17">
         <v>20260323001</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="18">
         <v>46104</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="21" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>
       <c r="T11" s="15"/>
       <c r="U11" s="15"/>
       <c r="V11" s="15"/>
       <c r="W11" s="15"/>
     </row>
     <row r="12" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16">
         <v>53</v>
       </c>
       <c r="B12" s="17">
         <v>20260330001</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="18">
         <v>46111</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
     </row>
     <row r="13" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="16">
         <v>54</v>
       </c>
       <c r="B13" s="17">
         <v>20260330002</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="18">
         <v>46111</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
       <c r="U13" s="15"/>
       <c r="V13" s="15"/>
       <c r="W13" s="15"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 